--- v0 (2026-04-15)
+++ v1 (2026-08-09)
@@ -1,3662 +1,3774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="5FECEE5F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:b/>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:hAnsi="方正小标宋简体" w:eastAsia="方正小标宋简体" w:cs="方正小标宋简体"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>货 品 出 库 单</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3D83AFFD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1474CC5C">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>单位：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="6"/>
-        <w:tblW w:w="9780" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="948"/>
         <w:gridCol w:w="2704"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1287"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="33FA9E16">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="509" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7EF19621">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>日  期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5071DD35">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>货 品 名 称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="384BA543">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>数量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66671D26">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>单价</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DA3D509">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>合计</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6076DB85">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>科室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37EEA4D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>签 收 人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="02F9EBFD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>备  注</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1C5CD3DC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="39BBBADE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E859AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="45256EA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF0FBF6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F04B193">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="381719AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4B7280">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4E79D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5EBF7A7C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="52914078">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C67CDA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DB93DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2828CB07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="21568446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="799234D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="273C1FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBE91A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="114AC389">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E23F17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB5B94">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B4A60D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5DC8E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AB8DC3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0AB4AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E489424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAC5A4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6BA1F02A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEAC6BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A81B1A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B91455E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D35F48C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B00180E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB8046A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="400E4A84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BDF4E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2FE32605">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D443300">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5430FAAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6576AA05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BCEE18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB678DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DC81E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C26787">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4EE82D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0EBDBD99">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="66438A93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DFC2D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C6D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C2961B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A30BD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="065D92D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="585443D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="549C3068">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="07D85F7C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="669D552D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAB983A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A34F221">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="761D6AAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8CFC0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7908A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="271E2DA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2CF9B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="68318F81">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7281B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D7122E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB7BFB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6542FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0448AAE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5467FDC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E7466B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE29A8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="51475641">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA15585">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D24BAD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BE6BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1C07EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5759A13A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AD8AEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C66B345">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD29D4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6C2ADABC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="28346B39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="206FFFA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="13660549">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DDCAF4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF28285">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7919849F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="128AAC7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE77631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1BD329A9">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="776C4FB2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECE6211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B95A299">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7907280C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C885C1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1835117F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D0D2CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B25E2CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1CD80639">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC02BFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="302894F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EBB74D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5185B08E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193C9E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1FD11F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B6B81E6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B9983C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="644D76E4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C3CD77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E32D443">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0E6A91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="545EB6A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="20696BA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CC8DC2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9FE2EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B1DEAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6B720E61">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3487E6D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="259AC506">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="43307009">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6121A80F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C82386">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="75371635">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="32939ACE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E5FF8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="070B5BA5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B7B658">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C908C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2459B7A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4258E12F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8EA481">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAD0114">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="248EA598">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA439A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1226BB0F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="222778F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="019F5BF8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="751BE468">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="615827CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AD6F15">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDBA389">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3F3AD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="244B6644">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="279FEF82">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E282929">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2D884A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE2EBA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF7CB42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F7DC19">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F83A71E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F49D103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FABA5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="12CC590F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="2300F42F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E59E8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC9D0D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F62151">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEA247E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="796784F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EDDC4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="13209A68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="6372F8A0">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
-[...5 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3697F9B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6923610C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F393D12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEC0857">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C293044">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA20F24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="0406A891">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF8DE32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="2B4AA2A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideH w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             <w:insideV w:val="single" w:color="auto" w:sz="8" w:space="0"/>
           </w:tblBorders>
-          <w:tblLayout w:type="fixed"/>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="567" w:hRule="exact"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="624" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="948" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D65EC52">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3585A0D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="72BC16B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF2D7AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="19C88216">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="597A6B85">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1282" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A81542">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1287" w:type="dxa"/>
-            <w:vAlign w:val="top"/>
-[...1 lines deleted...]
-          <w:p>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E1BF3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="64FDB790">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="122BD839">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="D7D7D7"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-        </w:rPr>
-        <w:t xml:space="preserve">0719-6236989 </w:t>
+          <w:color w:val="D7D7D7"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="D7D7D7"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6236989 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315D929A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...538 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="429B676A">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0246EDEA">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35648461">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729E24F1">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573A1415">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C80392D">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D786FC">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E747D8A">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC2FE8B">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168DC47D">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2072D5">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58741A3B">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A375F7B">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CB9830">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A5ADFD">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C633770">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0678B488">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF366BA">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210256B6">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65941387">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4E3119">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3F6B51">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3659C80E">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744A353B">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="173A5B76">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22083177">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ADF1770">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48667948">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF68BE2">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FA9765">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBFA6FA">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713FFE61">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E96455">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524D194C">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F87D84F">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD2B901">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106121B8">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D6B912">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A2E2B34">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="295CC257">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C2BBD32">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DF11D3">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8CE2BC">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C224675">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E11404A">
+      <w:pPr>
+        <w:wordWrap w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15BD81FF">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:b/>
           <w:color w:val="BEBEBE"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="BEBEBE"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId5" w:type="first"/>
       <w:footerReference r:id="rId7" w:type="first"/>
       <w:headerReference r:id="rId3" w:type="default"/>
       <w:headerReference r:id="rId4" w:type="even"/>
       <w:footerReference r:id="rId6" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="510" w:right="1134" w:bottom="283" w:left="1304" w:header="0" w:footer="992" w:gutter="0"/>
       <w:paperSrc/>
       <w:cols w:space="720" w:num="1"/>
       <w:rtlGutter w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
+    <w:altName w:val="方正书宋_GBK"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
+    <w:altName w:val="国标宋体-超大字符集扩"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
-    <w:panose1 w:val="02010600030101010101"/>
+    <w:altName w:val="方正黑体_GBK"/>
+    <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:altName w:val="国标宋体-超大字符集扩"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E7006EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="0400200C" w:csb0="600001FF" w:csb1="DFFF0000"/>
+  </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正书宋_GBK">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正小标宋简体">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002BF" w:usb1="184F6CFA" w:usb2="00000012" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正黑体_GBK">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="2951980B">
     <w:pPr>
-      <w:pStyle w:val="3"/>
+      <w:pStyle w:val="4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="206F760C">
     <w:pPr>
-      <w:pStyle w:val="3"/>
+      <w:pStyle w:val="4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="1967A469">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
       <w:pBdr>
         <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="13F7312C">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-  <w:p>
+  <w:p w14:paraId="34B5246D">
     <w:pPr>
-      <w:pStyle w:val="4"/>
+      <w:pStyle w:val="5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:hyphenationZone w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
+    <w:useAltKinsokuLineBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A928F7"/>
     <w:rsid w:val="000066A3"/>
     <w:rsid w:val="00021A06"/>
     <w:rsid w:val="00124C05"/>
     <w:rsid w:val="001B686E"/>
     <w:rsid w:val="001E6B44"/>
     <w:rsid w:val="00273CC0"/>
     <w:rsid w:val="002B3D3D"/>
     <w:rsid w:val="002B48F1"/>
     <w:rsid w:val="00331D65"/>
     <w:rsid w:val="003D2604"/>
     <w:rsid w:val="003F35BE"/>
     <w:rsid w:val="004059F8"/>
     <w:rsid w:val="00407E34"/>
     <w:rsid w:val="00427AFA"/>
     <w:rsid w:val="004C0642"/>
     <w:rsid w:val="004F2528"/>
     <w:rsid w:val="005E6405"/>
     <w:rsid w:val="00620367"/>
@@ -3668,109 +3780,128 @@
     <w:rsid w:val="00723666"/>
     <w:rsid w:val="0074231B"/>
     <w:rsid w:val="007D6AD3"/>
     <w:rsid w:val="00800B38"/>
     <w:rsid w:val="008832D5"/>
     <w:rsid w:val="008B3434"/>
     <w:rsid w:val="008B580F"/>
     <w:rsid w:val="008C156B"/>
     <w:rsid w:val="008D052D"/>
     <w:rsid w:val="0098245A"/>
     <w:rsid w:val="00987072"/>
     <w:rsid w:val="00A727D9"/>
     <w:rsid w:val="00A928F7"/>
     <w:rsid w:val="00C03214"/>
     <w:rsid w:val="00C226DD"/>
     <w:rsid w:val="00C54450"/>
     <w:rsid w:val="00CB52AF"/>
     <w:rsid w:val="00CC197F"/>
     <w:rsid w:val="00DD7AE9"/>
     <w:rsid w:val="00E40E92"/>
     <w:rsid w:val="00EE4A1B"/>
     <w:rsid w:val="00EF760E"/>
     <w:rsid w:val="00F45681"/>
     <w:rsid w:val="00F81C42"/>
     <w:rsid w:val="03CE2EF0"/>
+    <w:rsid w:val="077524DD"/>
     <w:rsid w:val="07B94689"/>
     <w:rsid w:val="0BCD0D39"/>
     <w:rsid w:val="120731A0"/>
     <w:rsid w:val="13567C8B"/>
     <w:rsid w:val="13A00027"/>
+    <w:rsid w:val="16B7279F"/>
     <w:rsid w:val="18DC0A79"/>
     <w:rsid w:val="18E14F72"/>
     <w:rsid w:val="1C540CE1"/>
     <w:rsid w:val="21AD232D"/>
+    <w:rsid w:val="24053768"/>
+    <w:rsid w:val="296037DE"/>
+    <w:rsid w:val="2A521711"/>
     <w:rsid w:val="2B001DB6"/>
     <w:rsid w:val="2DE43670"/>
+    <w:rsid w:val="2F92448E"/>
     <w:rsid w:val="2FA9308C"/>
     <w:rsid w:val="35B75820"/>
     <w:rsid w:val="36641D70"/>
+    <w:rsid w:val="36E21010"/>
     <w:rsid w:val="371145A6"/>
+    <w:rsid w:val="38FD7C75"/>
+    <w:rsid w:val="3BD822BB"/>
+    <w:rsid w:val="3BEE52DD"/>
     <w:rsid w:val="3EFD5EB0"/>
+    <w:rsid w:val="3F5C2A2E"/>
     <w:rsid w:val="429D3FCD"/>
     <w:rsid w:val="45B75320"/>
     <w:rsid w:val="46DF2D86"/>
     <w:rsid w:val="477C6CFA"/>
     <w:rsid w:val="48F66E10"/>
+    <w:rsid w:val="4A0F3750"/>
+    <w:rsid w:val="4BEC7882"/>
     <w:rsid w:val="504429B1"/>
+    <w:rsid w:val="52E54374"/>
     <w:rsid w:val="53805CF1"/>
     <w:rsid w:val="561D2BA6"/>
     <w:rsid w:val="5BE87091"/>
     <w:rsid w:val="60FA4FBA"/>
     <w:rsid w:val="628D3408"/>
     <w:rsid w:val="6AC33856"/>
     <w:rsid w:val="6F141EAD"/>
-    <w:rsid w:val="7FDE4CE4"/>
+    <w:rsid w:val="77490EB7"/>
+    <w:rsid w:val="79F71AEB"/>
+    <w:rsid w:val="7DFFA12D"/>
+    <w:rsid w:val="7ED30135"/>
+    <w:rsid w:val="B7BF7FBF"/>
     <w:rsid w:val="F6FBC41F"/>
   </w:rsids>
   <m:mathPr>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:uiCompat97To2003/>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -3794,51 +3925,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Default Paragraph Font"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
@@ -3876,51 +4007,51 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
@@ -3993,143 +4124,157 @@
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="340" w:beforeLines="0" w:beforeAutospacing="0" w:after="330" w:afterLines="0" w:afterAutospacing="0" w:line="576" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="44"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="8">
     <w:name w:val="Default Paragraph Font"/>
-    <w:semiHidden/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="6">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblStyle w:val="6"/>
-      <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="1"/>
-    <w:semiHidden/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="footer"/>
     <w:basedOn w:val="1"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="header"/>
     <w:basedOn w:val="1"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="6"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyle w:val="6"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
-      <w:tblLayout w:type="fixed"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4372,82 +4517,65 @@
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <Company>信念技术论坛</Company>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>41</Words>
   <Characters>238</Characters>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>278</CharactersWithSpaces>
-  <Application>WPS Office_10.8.2.6613_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <Application>WPS Office_12.8.2.1119_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>微软用户</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>货品出库单</dc:title>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-10.8.2.6613</vt:lpwstr>
+    <vt:lpwstr>2052-12.8.2.1119</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>D0A889AEE786881FE043586A6A849007_43</vt:lpwstr>
   </property>
 </Properties>
 </file>